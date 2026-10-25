--- v0 (2026-06-18)
+++ v1 (2026-10-25)
@@ -1,1029 +1,1126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_s90vkyu44q0o" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="114300" distT="114300" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4895850</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1047594" cy="1262063"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="bothSides" distB="114300" distT="114300" distL="114300" distR="114300"/>
             <wp:docPr id="1" name="image1.jpg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1047594" cy="1262063"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Samuel William Scriven </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:after="80" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_3c4j925g8nnw" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 📞 [+447410943398]  ✉️ [Samscriven@icloud.com]                                  🌍 [30b Old wells Road Shepton Mallet Somerset BA45XL, UK] </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Profile</w:t>
+        <w:t xml:space="preserve">Profil</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">I am a dedicated and passionate PGA Professional with over six years experience at The Mendip Golf Club, specialising in retail operations, tournament management, golf instruction, and player development. I turned professional four years ago undertaking the PGA Professional Golf Studies degree. Over the past few years I have actively competed in regional professional events while driving the growth of the game through junior development, coaching programs, and England Golf’s </w:t>
+        <w:t xml:space="preserve">I am a dedicated and passionate PGA Professional with over six years’ experience at The Mendip Golf Club, with expertise across golf coaching, player development, custom club fitting, retail operations and tournament management. I turned professional four years ago and completed a PGA Professional Golf Studies degree, developing a strong understanding of golf science, biomechanics, coaching and business management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alongside my coaching responsibilities, I have competed in regional professional events and have played an active role in growing participation within the club. I have developed a thriving junior section, delivered coaching programmes for golfers of all ages and abilities, and supported initiatives such as England Golf’s </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Get into Golf</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> initiative. I have been recognised for creating a thriving junior section and delivering high-quality coaching and custom fittings for players of all ages and abilities, from beginners to elite golfers. Additionally I am committed to promoting inclusivity and making golf accessible for everyone. Lastly I believe to be a professional, approachable, and enthusiastic team player who brings passion, organisation, and a strong work ethic to every aspect of the game.</w:t>
-[...7 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+        <w:t xml:space="preserve">. I currently coach within the Somerset Girls Futures Squad, helping to develop and support the next generation of female golfers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am passionate about making golf accessible, inclusive and enjoyable while providing high-quality coaching and player development from beginner level through to elite performance. I am a professional, approachable and enthusiastic team player who brings strong organisation, attention to detail and a proven work ethic to every aspect of my role.</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Key Skills</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:line="276" w:lineRule="auto"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Junior programme development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Somerset Girls Futures Squad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Individual &amp; group coaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elite/player performance coaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">England Golf </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Get into Golf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:line="276" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Junior camps/events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On-course coaching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custom fitting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tournament/event management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retail/business operations</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
-[...4 lines deleted...]
-        <w:spacing w:before="280" w:lineRule="auto"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:after="240" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_1f0kdbq1v8h1" w:id="2"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Work Experience and Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">PGA Professional – The Mendip Golf Club</w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> 01/</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2019 – Current</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Coach a wide range of ages and abilities including elite players to beginners. This involves using the driving range facilities, launch monitor and on course tuition. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Deliver excellent customer service to members and guests.</w:t>
         <w:br w:type="textWrapping"/>
         <w:t xml:space="preserve">Assist with tournaments / pro shop sales / golf operations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Boost membership engagement through tailored golf events like Junior tuition, ‘Get into Golf’ group coaching &amp; Individual game improvements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible for social media, marketing for the Golf Club events and promotions.</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialise in golf club and trolley repairs.Custom fitting for Ping, Taylormade, Titleist and Srixon.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
           <w:b w:val="1"/>
-        </w:rPr>
-[...29 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Tesco Superstore Shepton Mallet – Previous Employer</w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">09/2018 – 10/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Provided friendly and efficient service to customers in a fast-paced retail environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Handled transactions accurately and maintained high standards of professionalism at all times.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted with stock replenishment, merchandising, and store presentation to ensure a positive shopping experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaborated with colleagues to meet daily targets and deliver excellent customer care.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:spacing w:after="240" w:before="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Sports Direct Shepton Mallet  – Previous Employer</w:t>
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">09/2018 – 10/2019</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivered excellent customer service by advising customers on sports equipment and apparel.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Supported the daily running of the store, including stock management, merchandising, and till operations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Developed strong product knowledge and sales skills, contributing to increased customer satisfaction and repeat business.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Worked effectively as part of a team to meet sales targets and maintain store standards.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Education &amp; Qualifications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Degree in Professional Golf Studies </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Golf-related certifications (Golf Science, Biomechanics, Coaching, and Business Management)</w:t>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 3 First Aid Trained </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:pict>
           <v:rect style="width:0.0pt;height:1.5pt" o:hr="t" o:hrstd="t" o:hralign="center" fillcolor="#A0A0A0" stroked="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Information</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:afterAutospacing="0" w:before="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Full clean driving licence</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240" w:before="0" w:beforeAutospacing="0" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Referee information available on request</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="1440" w:right="1440" w:header="288" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
@@ -1686,206 +1783,219 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="TableNormal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>